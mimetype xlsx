--- v0 (2026-08-04)
+++ v1 (2026-09-13)
@@ -9,94 +9,91 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10703"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/caity.capecci/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{92F0AE03-FD62-5F4F-9224-ABE91AE14E37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D47AFFEB-53A5-6C4C-826C-3FD34F2E479A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="660" windowWidth="30240" windowHeight="17320" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="File examples" sheetId="2" r:id="rId1"/>
     <sheet name="Details on each column" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="77">
   <si>
     <t>Customer ID</t>
   </si>
   <si>
     <t>Address Line 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
-  </si>
-[...1 lines deleted...]
-    <t>ZIP Code</t>
   </si>
   <si>
     <t>ZIP11</t>
   </si>
   <si>
     <t xml:space="preserve">MAID </t>
   </si>
   <si>
     <t>HEM</t>
   </si>
   <si>
     <t>HEMType</t>
   </si>
   <si>
     <t>IP ADDRESS</t>
   </si>
   <si>
     <t>123 WASHINGTON STREET</t>
   </si>
   <si>
     <t>APT 10</t>
   </si>
   <si>
     <t>NORTH ATTLEBORO</t>
   </si>
@@ -1401,508 +1398,528 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.83203125" customWidth="1"/>
     <col min="2" max="3" width="10.6640625" customWidth="1"/>
     <col min="4" max="5" width="15.5" customWidth="1"/>
     <col min="6" max="6" width="22.6640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.1640625" customWidth="1"/>
     <col min="9" max="9" width="4.83203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5" customWidth="1"/>
     <col min="11" max="11" width="14.33203125" customWidth="1"/>
     <col min="12" max="12" width="11.83203125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="35.1640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="64.1640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.1640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1" t="s">
         <v>60</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1" t="s">
         <v>66</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G1" t="s">
         <v>1</v>
       </c>
       <c r="H1" t="s">
         <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L1" t="s">
+        <v>4</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>6</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>7</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>1234</v>
       </c>
       <c r="F2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" t="s">
         <v>10</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>11</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="J2">
         <v>27650</v>
       </c>
       <c r="K2">
         <v>1234</v>
       </c>
       <c r="L2">
         <v>27650123456</v>
       </c>
       <c r="M2" t="s">
+        <v>13</v>
+      </c>
+      <c r="N2" t="s">
         <v>14</v>
       </c>
-      <c r="N2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>4567</v>
       </c>
       <c r="N3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>9076</v>
       </c>
       <c r="N4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.1640625" customWidth="1"/>
     <col min="3" max="3" width="11.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="46.1640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="C1" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="D1" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="E1" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="E1" s="13" t="s">
+      <c r="F1" s="13" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" s="11" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E2" s="8">
         <v>12345</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" ht="34" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F3" s="8"/>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" ht="34" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C4" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D4" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F4" s="8"/>
     </row>
     <row r="5" spans="1:6" ht="52" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F5" s="19"/>
     </row>
     <row r="6" spans="1:6" ht="17" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D6" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F6" s="19"/>
     </row>
     <row r="7" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C7" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="24" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" s="9"/>
     </row>
     <row r="8" spans="1:6" ht="102" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F8" s="9"/>
     </row>
     <row r="9" spans="1:6" ht="34" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" s="9"/>
     </row>
     <row r="10" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" s="9"/>
     </row>
     <row r="11" spans="1:6" ht="26" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>4</v>
+        <v>68</v>
       </c>
       <c r="C11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E11" s="9">
         <v>27650</v>
       </c>
       <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:6" ht="26" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="12" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E12" s="9">
         <v>2345</v>
       </c>
       <c r="F12" s="9"/>
     </row>
     <row r="13" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" s="15" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C13" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E13" s="16">
         <v>27650123456</v>
       </c>
       <c r="F13" s="9"/>
     </row>
     <row r="14" spans="1:6" ht="51" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E14" s="16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F14" s="9"/>
     </row>
     <row r="15" spans="1:6" ht="255" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F15" s="9"/>
     </row>
     <row r="16" spans="1:6" ht="119" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="D16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F16" s="10"/>
     </row>
     <row r="17" spans="1:6" ht="17" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C17" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="D17" s="17" t="s">
+      <c r="E17" s="16" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F17" s="10"/>
     </row>
   </sheetData>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b97f4c75-1661-4b01-973e-7a6c5ef52a85" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4d2cd5e6-f8f5-4595-bda4-344a2da989db">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003606FC1F5613EF428FC813040CA9849F" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="54d59d3636963a250d47120c4e09381c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4d2cd5e6-f8f5-4595-bda4-344a2da989db" xmlns:ns3="b97f4c75-1661-4b01-973e-7a6c5ef52a85" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef879b99f24858c62dfacd4358350bf3" ns2:_="" ns3:_="">
     <xsd:import namespace="4d2cd5e6-f8f5-4595-bda4-344a2da989db"/>
     <xsd:import namespace="b97f4c75-1661-4b01-973e-7a6c5ef52a85"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -2119,110 +2136,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D0552E-172A-455C-923A-8B0573EE0E10}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E6B5CF0-EC5C-4428-8BA0-3D8F03A93082}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DA3EF5-A8EE-449A-A8E0-D3F062E462CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b97f4c75-1661-4b01-973e-7a6c5ef52a85"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="4d2cd5e6-f8f5-4595-bda4-344a2da989db"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E6B5CF0-EC5C-4428-8BA0-3D8F03A93082}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D0552E-172A-455C-923A-8B0573EE0E10}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4d2cd5e6-f8f5-4595-bda4-344a2da989db"/>
+    <ds:schemaRef ds:uri="b97f4c75-1661-4b01-973e-7a6c5ef52a85"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>File examples</vt:lpstr>
       <vt:lpstr>Details on each column</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>